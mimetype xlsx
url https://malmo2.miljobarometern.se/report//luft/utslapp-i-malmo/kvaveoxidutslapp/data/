--- v5 (2026-08-30)
+++ v6 (2026-09-22)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R9227a366bb694b02a9ca7e2f34f600b9"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rac2d58a448ac4e54841fc0c29b9e3da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9227a366bb694b02a9ca7e2f34f600b9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac2d58a448ac4e54841fc0c29b9e3da1" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F53"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>