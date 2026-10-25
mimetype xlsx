--- v6 (2026-09-22)
+++ v7 (2026-10-25)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rac2d58a448ac4e54841fc0c29b9e3da1"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2be57c9d3515404db82350714d5b0235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rac2d58a448ac4e54841fc0c29b9e3da1" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2be57c9d3515404db82350714d5b0235" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F53"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -246,91 +246,91 @@
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
         <x:v>3866</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D9" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>3032</x:v>
+        <x:v>3295</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D10" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2078</x:v>
+        <x:v>2210</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D11" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>1562.2</x:v>
+        <x:v>1605.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Industri och Energi</x:v>
       </x:c>
       <x:c r="D12" s="3">
         <x:v>29586</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>4027</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
@@ -480,57 +480,57 @@
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Industri och Energi</x:v>
       </x:c>
       <x:c r="D20" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Industri och Energi</x:v>
       </x:c>
       <x:c r="D21" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>466.2</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Vägtrafik</x:v>
       </x:c>
       <x:c r="D22" s="3">
         <x:v>29586</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>4645</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
@@ -646,91 +646,91 @@
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Vägtrafik</x:v>
       </x:c>
       <x:c r="D29" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>1200</x:v>
+        <x:v>1463</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Vägtrafik</x:v>
       </x:c>
       <x:c r="D30" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>836</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Vägtrafik</x:v>
       </x:c>
       <x:c r="D31" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Övrig trafik</x:v>
       </x:c>
       <x:c r="D32" s="3">
         <x:v>29586</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>1950</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
@@ -880,57 +880,57 @@
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Övrig trafik</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Övrig trafik</x:v>
       </x:c>
       <x:c r="D41" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Arbetsmaskiner och redskap</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>29586</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
@@ -1080,78 +1080,78 @@
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Arbetsmaskiner och redskap</x:v>
       </x:c>
       <x:c r="D50" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Arbetsmaskiner och redskap</x:v>
       </x:c>
       <x:c r="D51" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>227</x:v>
+        <x:v>116.9</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Övrigt</x:v>
       </x:c>
       <x:c r="D52" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>Kväveoxidutsläpp</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>SE.2.2.1</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Övrigt</x:v>
       </x:c>
       <x:c r="D53" s="3">
-        <x:v>45657</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>