--- v8 (2026-03-12)
+++ v9 (2026-04-01)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8def61d6a9a34fa6b5c1913a832019ae"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R021f5372d17c40649246d8ff868acf1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8def61d6a9a34fa6b5c1913a832019ae" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R021f5372d17c40649246d8ff868acf1e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F351"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -6177,160 +6177,160 @@
       </x:c>
       <x:c r="B305" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C305" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D305" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E305" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F305" t="n" s="2">
         <x:v>80.2639</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B306" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C306" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D306" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E306" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F306" t="n" s="2">
-        <x:v>0.120216</x:v>
+        <x:v>79.9266</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B307" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C307" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D307" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E307" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F307" t="n" s="2">
-        <x:v>79.9266</x:v>
+        <x:v>0.120216</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B308" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C308" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D308" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E308" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F308" t="n" s="2">
         <x:v>85.1427</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B309" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C309" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D309" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E309" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F309" t="n" s="2">
         <x:v>0.310425</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B310" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C310" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D310" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E310" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F310" t="n" s="2">
-        <x:v>0.468832</x:v>
+        <x:v>92.4417</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B311" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C311" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D311" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E311" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F311" t="n" s="2">
-        <x:v>92.4417</x:v>
+        <x:v>0.468832</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B312" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C312" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D312" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E312" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F312" t="n" s="2">
         <x:v>0.97002</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6377,200 +6377,200 @@
       </x:c>
       <x:c r="B315" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C315" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D315" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E315" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F315" t="n" s="2">
         <x:v>1.04843</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B316" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C316" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D316" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E316" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F316" t="n" s="2">
-        <x:v>95.79</x:v>
+        <x:v>1.05835</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B317" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C317" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D317" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E317" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F317" t="n" s="2">
-        <x:v>1.05835</x:v>
+        <x:v>95.79</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B318" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C318" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D318" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E318" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F318" t="n" s="2">
         <x:v>93.32</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B319" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C319" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D319" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E319" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F319" t="n" s="2">
         <x:v>0.832858</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B320" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C320" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D320" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E320" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F320" t="n" s="2">
-        <x:v>0.973768</x:v>
+        <x:v>78.4828</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B321" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C321" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D321" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E321" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F321" t="n" s="2">
-        <x:v>78.4828</x:v>
+        <x:v>0.973768</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B322" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C322" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D322" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E322" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F322" t="n" s="2">
-        <x:v>72.7661</x:v>
+        <x:v>1.16196</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B323" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C323" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D323" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E323" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F323" t="n" s="2">
-        <x:v>1.16196</x:v>
+        <x:v>72.7661</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B324" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C324" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D324" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E324" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F324" t="n" s="2">
         <x:v>71.411</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6617,200 +6617,200 @@
       </x:c>
       <x:c r="B327" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C327" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D327" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E327" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F327" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B328" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C328" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D328" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E328" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F328" t="n" s="2">
-        <x:v>1.29506</x:v>
+        <x:v>66.2203</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D329" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
-        <x:v>66.2203</x:v>
+        <x:v>1.29506</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D330" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
-        <x:v>62.1966</x:v>
+        <x:v>1.14078</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B331" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C331" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D331" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E331" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F331" t="n" s="2">
-        <x:v>1.14078</x:v>
+        <x:v>62.1966</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B332" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C332" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D332" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E332" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F332" t="n" s="2">
-        <x:v>64.3645</x:v>
+        <x:v>0.875046</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B333" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C333" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D333" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E333" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F333" t="n" s="2">
-        <x:v>0.875046</x:v>
+        <x:v>64.3645</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B334" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C334" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D334" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E334" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F334" t="n" s="2">
-        <x:v>0.878256</x:v>
+        <x:v>56.1128</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B335" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C335" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D335" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E335" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F335" t="n" s="2">
-        <x:v>56.1128</x:v>
+        <x:v>0.878256</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B336" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C336" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D336" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E336" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F336" t="n" s="2">
         <x:v>50.9588</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6937,120 +6937,120 @@
       </x:c>
       <x:c r="B343" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C343" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D343" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E343" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F343" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B344" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C344" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D344" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E344" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F344" t="n" s="2">
-        <x:v>0.637322</x:v>
+        <x:v>61.3963</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B345" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C345" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D345" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E345" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F345" t="n" s="2">
-        <x:v>61.3963</x:v>
+        <x:v>0.637322</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B346" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C346" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D346" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E346" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F346" t="n" s="2">
-        <x:v>57.3214</x:v>
+        <x:v>0.473596</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B347" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C347" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D347" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E347" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F347" t="n" s="2">
-        <x:v>0.473596</x:v>
+        <x:v>57.3214</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B348" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C348" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D348" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E348" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F348" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str" s="2">
         <x:v>Avfall per invånare</x:v>